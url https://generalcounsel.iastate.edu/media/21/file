--- v0 (2025-12-24)
+++ v1 (2026-09-08)
@@ -7,51 +7,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6B76BC15" w14:textId="77777777" w:rsidR="000E02CE" w:rsidRPr="009F7E4E" w:rsidRDefault="005C4310" w:rsidP="002D4C2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">STUDENT EXCHANGE </w:t>
       </w:r>
       <w:r w:rsidR="00D27FF1" w:rsidRPr="009F7E4E">
         <w:rPr>
@@ -502,69 +502,51 @@
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Program</w:t>
       </w:r>
       <w:r w:rsidR="00BC7F13" w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”).</w:t>
       </w:r>
       <w:r w:rsidR="00D17525" w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D17525" w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">This Agreement also serves as an Educational Program Agreement as required by the Memorandum of Cooperation and Understanding </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> by the parties on ___________.</w:t>
+        <w:t>This Agreement also serves as an Educational Program Agreement as required by the Memorandum of Cooperation and Understanding entered into by the parties on ___________.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58BEC4E2" w14:textId="2CFCF23D" w:rsidR="00C719FC" w:rsidRDefault="00C719FC" w:rsidP="002D4C2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>For purposes of this Agreement, “</w:t>
       </w:r>
       <w:r w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3512,142 +3494,186 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">TRANSCRIPT; </w:t>
       </w:r>
       <w:r w:rsidR="004F4B26" w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>STUDENT RECORDS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B1BB3F6" w14:textId="77777777" w:rsidR="009B2318" w:rsidRPr="005047C2" w:rsidRDefault="009B2318" w:rsidP="002D4C2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C012F48" w14:textId="1741EDC5" w:rsidR="003C3928" w:rsidRPr="005047C2" w:rsidRDefault="00AC3AD2" w:rsidP="002D4C2E">
+    <w:p w14:paraId="2C012F48" w14:textId="08BDEDFF" w:rsidR="003C3928" w:rsidRPr="005047C2" w:rsidRDefault="00AC3AD2" w:rsidP="002D4C2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Within sixty days of the </w:t>
       </w:r>
       <w:r w:rsidR="00A2518E" w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">conclusion of </w:t>
       </w:r>
       <w:r w:rsidR="007B2FD7" w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>an Exchange Student’s participation in the Program a</w:t>
+        <w:t>an Exchange Student’s participation in the Program, the Host I</w:t>
       </w:r>
       <w:r w:rsidR="00A2518E" w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>nd to the extent permitted by law</w:t>
+        <w:t>nstitution will</w:t>
       </w:r>
       <w:r w:rsidR="007B2FD7" w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, the Host I</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00221F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>make available</w:t>
       </w:r>
       <w:r w:rsidR="00A2518E" w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>nstitution will</w:t>
+        <w:t xml:space="preserve"> an official transcript of credits and grades for the </w:t>
       </w:r>
       <w:r w:rsidR="007B2FD7" w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> send the Home I</w:t>
+        <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00A2518E" w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">nstitution an official transcript of credits and grades for the </w:t>
+        <w:t xml:space="preserve">xchange </w:t>
       </w:r>
       <w:r w:rsidR="007B2FD7" w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>E</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:r w:rsidR="00221F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with its standard procedures</w:t>
       </w:r>
       <w:r w:rsidR="00A2518E" w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">xchange </w:t>
-[...6 lines deleted...]
-        <w:t>Student</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00221F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The Exchange Student will be responsible for requesting that such transcript be provided to the Home Institution.  Nothing in this Agreement will preven</w:t>
+      </w:r>
+      <w:r w:rsidR="001249DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00221F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Host Institution from providing the transcript directly to the Home Institution </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00221F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00221F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> permitted by law and consistent with the Host Institution’s policies and procedures. </w:t>
       </w:r>
       <w:r w:rsidR="00A2518E" w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00003E62" w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Each </w:t>
       </w:r>
       <w:r w:rsidR="001233E4" w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>party</w:t>
       </w:r>
       <w:r w:rsidR="00003E62" w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall use records </w:t>
       </w:r>
       <w:r w:rsidR="004E1899" w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3849,50 +3875,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4703BF9D" w14:textId="77777777" w:rsidR="00CA0275" w:rsidRPr="005047C2" w:rsidRDefault="00863265" w:rsidP="002D4C2E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">PROMOTION; </w:t>
       </w:r>
       <w:r w:rsidR="00CA0275" w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>USE OF NAMES AND TRADEMARKS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75DACD9D" w14:textId="77777777" w:rsidR="009B2318" w:rsidRPr="005047C2" w:rsidRDefault="009B2318" w:rsidP="002D4C2E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4036,117 +4063,96 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="266AB68B" w14:textId="067C6A39" w:rsidR="00863265" w:rsidRPr="005047C2" w:rsidRDefault="00863265" w:rsidP="002D4C2E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">In connection with this Agreement, neither party shall discriminate </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> race, color, ethnicity, national origin, religion, age, sex, pregnancy, marital status, sexual orientation</w:t>
+        <w:t>In connection with this Agreement, neither party shall discriminate on the basis of race, color, ethnicity, national origin, religion, age, sex, pregnancy, marital status, sexual orientation</w:t>
       </w:r>
       <w:r w:rsidR="00B07BE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>genetic information, disability, status as a U.S. veteran or other legally protected status.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E9C537" w14:textId="77777777" w:rsidR="003030A9" w:rsidRPr="005047C2" w:rsidRDefault="003030A9" w:rsidP="002D4C2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="313FBD34" w14:textId="77777777" w:rsidR="003030A9" w:rsidRPr="005047C2" w:rsidRDefault="003030A9" w:rsidP="002D4C2E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>LIABILITY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754A2EC8" w14:textId="77777777" w:rsidR="003030A9" w:rsidRPr="005047C2" w:rsidRDefault="003030A9" w:rsidP="002D4C2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39F1A605" w14:textId="77777777" w:rsidR="003030A9" w:rsidRPr="005047C2" w:rsidRDefault="003030A9" w:rsidP="002D4C2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005047C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4594,50 +4600,51 @@
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5617DDF5" w14:textId="77777777" w:rsidR="004E1899" w:rsidRPr="005047C2" w:rsidRDefault="009F439D" w:rsidP="002D4C2E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005047C2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>This Agreement (including any</w:t>
       </w:r>
       <w:r w:rsidR="004E1899" w:rsidRPr="005047C2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Addenda attached to this Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="005047C2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00451F8A" w:rsidRPr="005047C2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is the entire contract between the parties. Unless otherwise specified in this Agreement, this Agreement supersedes all prior contracts or agreements between the parties relating to the </w:t>
       </w:r>
       <w:r w:rsidR="00757867" w:rsidRPr="005047C2">
         <w:rPr>
@@ -7549,63 +7556,63 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AC3AD2" w:rsidRPr="001F5F4E">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7864D0E4" w14:textId="77777777" w:rsidR="0009163B" w:rsidRDefault="0009163B" w:rsidP="00573EE3">
+    <w:p w14:paraId="2A534BD6" w14:textId="77777777" w:rsidR="00A73D5A" w:rsidRDefault="00A73D5A" w:rsidP="00573EE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21F080B8" w14:textId="77777777" w:rsidR="0009163B" w:rsidRDefault="0009163B" w:rsidP="00573EE3">
+    <w:p w14:paraId="52695B54" w14:textId="77777777" w:rsidR="00A73D5A" w:rsidRDefault="00A73D5A" w:rsidP="00573EE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -7622,152 +7629,155 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F01B721" w14:textId="77777777" w:rsidR="00770B40" w:rsidRDefault="00770B40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C590161" w14:textId="0EBDF95D" w:rsidR="0035325B" w:rsidRPr="0035325B" w:rsidRDefault="00770B40">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C590161" w14:textId="780171FB" w:rsidR="0035325B" w:rsidRPr="0035325B" w:rsidRDefault="00175B3A" w:rsidP="00175B3A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="left" w:pos="3330"/>
+      </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">March 2, </w:t>
+      <w:t>07/28/2026</w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="0035325B" w:rsidRPr="0035325B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Version</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="774D6896" w14:textId="77777777" w:rsidR="009F439D" w:rsidRDefault="009F439D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6541EFF3" w14:textId="77777777" w:rsidR="00770B40" w:rsidRDefault="00770B40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0398E439" w14:textId="77777777" w:rsidR="0009163B" w:rsidRDefault="0009163B" w:rsidP="00573EE3">
+    <w:p w14:paraId="7836CE27" w14:textId="77777777" w:rsidR="00A73D5A" w:rsidRDefault="00A73D5A" w:rsidP="00573EE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65D7A3D8" w14:textId="77777777" w:rsidR="0009163B" w:rsidRDefault="0009163B" w:rsidP="00573EE3">
+    <w:p w14:paraId="487D401F" w14:textId="77777777" w:rsidR="00A73D5A" w:rsidRDefault="00A73D5A" w:rsidP="00573EE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04BBF7E8" w14:textId="77777777" w:rsidR="00770B40" w:rsidRDefault="00770B40">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="925310872"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Watermarks"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="512F9C99" w14:textId="77777777" w:rsidR="00C56D42" w:rsidRDefault="00000000">
         <w:pPr>
           <w:pStyle w:val="Header"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:pict w14:anchorId="37951EEE">
             <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
               <v:formulas>
                 <v:f eqn="sum #0 0 10800"/>
                 <v:f eqn="prod #0 2 1"/>
                 <v:f eqn="sum 21600 0 @1"/>
                 <v:f eqn="sum 0 0 @2"/>
                 <v:f eqn="sum 21600 0 @3"/>
@@ -7780,61 +7790,61 @@
                 <v:f eqn="mid @7 @8"/>
                 <v:f eqn="mid @6 @7"/>
                 <v:f eqn="sum @6 0 @5"/>
               </v:formulas>
               <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
               <v:textpath on="t" fitshape="t"/>
               <v:handles>
                 <v:h position="#0,bottomRight" xrange="6629,14971"/>
               </v:handles>
               <o:lock v:ext="edit" text="t" shapetype="t"/>
             </v:shapetype>
             <v:shape id="PowerPlusWaterMarkObject357831064" o:spid="_x0000_s1025" type="#_x0000_t136" alt="" style="position:absolute;margin-left:0;margin-top:0;width:412.4pt;height:247.45pt;rotation:315;z-index:-251658752;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="silver" stroked="f">
               <v:fill opacity=".5"/>
               <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="DRAFT"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69758D7B" w14:textId="77777777" w:rsidR="00770B40" w:rsidRDefault="00770B40">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="040A0FF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73366760"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9559,202 +9569,211 @@
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="49426984">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1644118939">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1082332291">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1992326923">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00140C19"/>
     <w:rsid w:val="00003E62"/>
     <w:rsid w:val="00023472"/>
     <w:rsid w:val="000259F8"/>
     <w:rsid w:val="0003403D"/>
     <w:rsid w:val="00035660"/>
     <w:rsid w:val="0009163B"/>
     <w:rsid w:val="000A7271"/>
     <w:rsid w:val="000C660D"/>
     <w:rsid w:val="000D3997"/>
     <w:rsid w:val="000E02CE"/>
     <w:rsid w:val="00115D44"/>
     <w:rsid w:val="001233E4"/>
     <w:rsid w:val="001248AA"/>
+    <w:rsid w:val="001249DE"/>
     <w:rsid w:val="00140C19"/>
+    <w:rsid w:val="00175B3A"/>
     <w:rsid w:val="001839A4"/>
     <w:rsid w:val="00195E48"/>
     <w:rsid w:val="001B15FB"/>
     <w:rsid w:val="001F5F4E"/>
+    <w:rsid w:val="00221F51"/>
     <w:rsid w:val="002342FF"/>
     <w:rsid w:val="00272F8D"/>
     <w:rsid w:val="00294D45"/>
+    <w:rsid w:val="002C7342"/>
     <w:rsid w:val="002D4C2E"/>
     <w:rsid w:val="002F3877"/>
+    <w:rsid w:val="002F39C9"/>
     <w:rsid w:val="003030A9"/>
     <w:rsid w:val="00303ED7"/>
     <w:rsid w:val="00310BD8"/>
     <w:rsid w:val="00343A20"/>
     <w:rsid w:val="00352550"/>
     <w:rsid w:val="0035325B"/>
     <w:rsid w:val="0036596F"/>
     <w:rsid w:val="00373DF4"/>
     <w:rsid w:val="00392851"/>
     <w:rsid w:val="003946E2"/>
     <w:rsid w:val="00397DE7"/>
     <w:rsid w:val="003C3928"/>
     <w:rsid w:val="003D1686"/>
     <w:rsid w:val="003D2DAA"/>
     <w:rsid w:val="003E460D"/>
     <w:rsid w:val="003F6D20"/>
     <w:rsid w:val="00412B73"/>
     <w:rsid w:val="004404BF"/>
     <w:rsid w:val="0044183C"/>
+    <w:rsid w:val="004435C4"/>
     <w:rsid w:val="00444E79"/>
     <w:rsid w:val="00451F8A"/>
     <w:rsid w:val="00472907"/>
     <w:rsid w:val="00494B62"/>
     <w:rsid w:val="004B4FAC"/>
     <w:rsid w:val="004B52A8"/>
     <w:rsid w:val="004E1899"/>
     <w:rsid w:val="004F1E4A"/>
     <w:rsid w:val="004F4B26"/>
     <w:rsid w:val="004F576D"/>
     <w:rsid w:val="00502666"/>
     <w:rsid w:val="005047C2"/>
     <w:rsid w:val="005073CD"/>
     <w:rsid w:val="005212CF"/>
     <w:rsid w:val="00540DAD"/>
     <w:rsid w:val="00553F3A"/>
     <w:rsid w:val="005545D3"/>
     <w:rsid w:val="00565C7F"/>
     <w:rsid w:val="00573EE3"/>
     <w:rsid w:val="0058371D"/>
     <w:rsid w:val="00584B2F"/>
     <w:rsid w:val="00592FF3"/>
     <w:rsid w:val="005B1D1B"/>
     <w:rsid w:val="005C4310"/>
     <w:rsid w:val="005D32A9"/>
     <w:rsid w:val="005E6D0D"/>
     <w:rsid w:val="005F52B0"/>
     <w:rsid w:val="00602598"/>
     <w:rsid w:val="006176E8"/>
     <w:rsid w:val="00651368"/>
     <w:rsid w:val="006579AE"/>
     <w:rsid w:val="006647D8"/>
     <w:rsid w:val="006717B8"/>
     <w:rsid w:val="006C0D73"/>
     <w:rsid w:val="006D373E"/>
     <w:rsid w:val="006E3006"/>
     <w:rsid w:val="00711333"/>
     <w:rsid w:val="00715431"/>
     <w:rsid w:val="007440B8"/>
     <w:rsid w:val="00757867"/>
     <w:rsid w:val="00770B40"/>
     <w:rsid w:val="0077423A"/>
     <w:rsid w:val="00780211"/>
     <w:rsid w:val="007A4FBA"/>
     <w:rsid w:val="007B2FD7"/>
     <w:rsid w:val="007F4B61"/>
     <w:rsid w:val="0080434C"/>
     <w:rsid w:val="00814D5D"/>
     <w:rsid w:val="00821DAC"/>
     <w:rsid w:val="0082722B"/>
+    <w:rsid w:val="008355CE"/>
     <w:rsid w:val="00863265"/>
     <w:rsid w:val="008665A5"/>
     <w:rsid w:val="0088399B"/>
     <w:rsid w:val="008911AB"/>
     <w:rsid w:val="008D133D"/>
     <w:rsid w:val="008D25A0"/>
     <w:rsid w:val="008E1520"/>
     <w:rsid w:val="008E37FE"/>
     <w:rsid w:val="008F74FB"/>
     <w:rsid w:val="00911445"/>
     <w:rsid w:val="00921AC5"/>
     <w:rsid w:val="009244ED"/>
     <w:rsid w:val="009247D0"/>
     <w:rsid w:val="00932BD2"/>
     <w:rsid w:val="00951157"/>
     <w:rsid w:val="00956FE0"/>
     <w:rsid w:val="00962B43"/>
     <w:rsid w:val="009635A7"/>
     <w:rsid w:val="00967543"/>
     <w:rsid w:val="00991BF3"/>
     <w:rsid w:val="00991CBE"/>
     <w:rsid w:val="009B2318"/>
     <w:rsid w:val="009B6EA2"/>
     <w:rsid w:val="009E6095"/>
     <w:rsid w:val="009F439D"/>
     <w:rsid w:val="009F7E4E"/>
     <w:rsid w:val="00A106A9"/>
     <w:rsid w:val="00A1230D"/>
     <w:rsid w:val="00A13979"/>
     <w:rsid w:val="00A231D6"/>
     <w:rsid w:val="00A2518E"/>
     <w:rsid w:val="00A27CC2"/>
     <w:rsid w:val="00A37808"/>
     <w:rsid w:val="00A72E10"/>
+    <w:rsid w:val="00A73D5A"/>
     <w:rsid w:val="00A75C58"/>
     <w:rsid w:val="00AA3377"/>
     <w:rsid w:val="00AA4B60"/>
     <w:rsid w:val="00AB5085"/>
     <w:rsid w:val="00AC3AD2"/>
     <w:rsid w:val="00AD384B"/>
     <w:rsid w:val="00AE218F"/>
     <w:rsid w:val="00AE5B1A"/>
     <w:rsid w:val="00AE7184"/>
     <w:rsid w:val="00B07BE4"/>
     <w:rsid w:val="00B4191C"/>
     <w:rsid w:val="00B5427C"/>
     <w:rsid w:val="00B91C34"/>
     <w:rsid w:val="00B97705"/>
     <w:rsid w:val="00BC39A4"/>
     <w:rsid w:val="00BC7F13"/>
     <w:rsid w:val="00BE5211"/>
     <w:rsid w:val="00BE5797"/>
     <w:rsid w:val="00C024C3"/>
     <w:rsid w:val="00C142C0"/>
     <w:rsid w:val="00C206E7"/>
     <w:rsid w:val="00C52D86"/>
     <w:rsid w:val="00C56D42"/>
     <w:rsid w:val="00C719FC"/>
     <w:rsid w:val="00C764DC"/>
@@ -9776,50 +9795,51 @@
     <w:rsid w:val="00DC733C"/>
     <w:rsid w:val="00DF48A5"/>
     <w:rsid w:val="00E0012B"/>
     <w:rsid w:val="00E160F5"/>
     <w:rsid w:val="00E27788"/>
     <w:rsid w:val="00E3220C"/>
     <w:rsid w:val="00E34AED"/>
     <w:rsid w:val="00E35CFE"/>
     <w:rsid w:val="00E5395F"/>
     <w:rsid w:val="00E759D0"/>
     <w:rsid w:val="00E94E6D"/>
     <w:rsid w:val="00ED1B17"/>
     <w:rsid w:val="00EE03B0"/>
     <w:rsid w:val="00EE47F2"/>
     <w:rsid w:val="00EE5F41"/>
     <w:rsid w:val="00EF4170"/>
     <w:rsid w:val="00EF5943"/>
     <w:rsid w:val="00F0538C"/>
     <w:rsid w:val="00F35694"/>
     <w:rsid w:val="00F80691"/>
     <w:rsid w:val="00F828A8"/>
     <w:rsid w:val="00F84F95"/>
     <w:rsid w:val="00F92198"/>
     <w:rsid w:val="00FC1579"/>
     <w:rsid w:val="00FD19E0"/>
+    <w:rsid w:val="00FD5117"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4E0EEC2F"/>
@@ -10884,50 +10904,64 @@
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D133D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0036596F"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00221F51"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="95753693">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="768233454">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="300"/>
           <w:divBdr>
@@ -11325,71 +11359,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3124B3BE-FFB5-4538-9AC5-FB2F1D931767}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>16915</Characters>
+  <Pages>10</Pages>
+  <Words>2969</Words>
+  <Characters>16925</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>445</Lines>
-  <Paragraphs>268</Paragraphs>
+  <Lines>141</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19298</CharactersWithSpaces>
+  <CharactersWithSpaces>19855</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Miner, Shannon L [ENGSS]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>